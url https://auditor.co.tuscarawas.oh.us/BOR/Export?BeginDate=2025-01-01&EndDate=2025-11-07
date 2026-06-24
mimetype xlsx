--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -397,120 +397,120 @@
       </c>
       <c r="E2" s="2">
         <v>0</v>
       </c>
       <c r="F2" s="2">
         <v>1</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
         <v>45665</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2">
-        <v>-255060</v>
+        <v>0</v>
       </c>
       <c r="F3" s="2">
         <v>6</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="1">
         <v>45665</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2">
-        <v>-255060</v>
+        <v>0</v>
       </c>
       <c r="F4" s="2">
         <v>6</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1">
         <v>45667</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2">
-        <v>-617020</v>
+        <v>0</v>
       </c>
       <c r="F5" s="2">
         <v>7</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="1">
         <v>45825</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2">
-        <v>-445310</v>
+        <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>1</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="1">
         <v>45671</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="2">
         <v>-29550</v>
       </c>
       <c r="F7" s="2">
@@ -535,189 +535,189 @@
       </c>
       <c r="E8" s="2">
         <v>-3280</v>
       </c>
       <c r="F8" s="2">
         <v>1</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1">
         <v>45679</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="2">
-        <v>-542370</v>
+        <v>0</v>
       </c>
       <c r="F9" s="2">
         <v>3</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="1">
         <v>45680</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="2">
         <v>-15290</v>
       </c>
       <c r="F10" s="2">
         <v>1</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="1">
         <v>45684</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2">
-        <v>-175340</v>
+        <v>0</v>
       </c>
       <c r="F11" s="2">
         <v>4</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="1">
         <v>45685</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2">
-        <v>-45840</v>
+        <v>0</v>
       </c>
       <c r="F12" s="2">
         <v>1</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="1">
         <v>45688</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="2">
-        <v>-355290</v>
+        <v>0</v>
       </c>
       <c r="F13" s="2">
         <v>4</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="1">
         <v>45694</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="2">
         <v>-62880</v>
       </c>
       <c r="F14" s="2">
         <v>1</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="1">
         <v>45691</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="2">
-        <v>-146640</v>
+        <v>0</v>
       </c>
       <c r="F15" s="2">
         <v>1</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="1">
         <v>45693</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2">
         <v>-1413970</v>
       </c>
       <c r="F16" s="2">
@@ -880,97 +880,97 @@
       </c>
       <c r="E23" s="2">
         <v>-8980</v>
       </c>
       <c r="F23" s="2">
         <v>1</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="1">
         <v>45713</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="2">
-        <v>-420660</v>
+        <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>1</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="1">
         <v>45734</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="2">
         <v>0</v>
       </c>
       <c r="F25" s="2">
         <v>1</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="1">
         <v>45736</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="2">
-        <v>-222930</v>
+        <v>0</v>
       </c>
       <c r="F26" s="2">
         <v>2</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="1">
         <v>45744</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="2">
         <v>-690</v>
       </c>
       <c r="F27" s="2">