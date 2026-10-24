--- v3 (2026-08-19)
+++ v4 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01-00008-000</t>
   </si>
   <si>
     <t>GADFIELD ROBERT FORREST</t>
   </si>
   <si>
@@ -178,99 +178,84 @@
   <si>
     <t>56-00142-000</t>
   </si>
   <si>
     <t>GEX HARDY INC</t>
   </si>
   <si>
     <t>NW OAK RIDGE RD REAR</t>
   </si>
   <si>
     <t>56-00229-007</t>
   </si>
   <si>
     <t>RIDGETOP CAPITAL IV LP</t>
   </si>
   <si>
     <t>NW WINKLEPLECK RD</t>
   </si>
   <si>
     <t>56-00385-001</t>
   </si>
   <si>
     <t>56-00389-001</t>
   </si>
   <si>
-    <t>56-00461-002</t>
-[...2 lines deleted...]
-    <t>ANGEL RUSSELL A</t>
+    <t>56-00544-002</t>
+  </si>
+  <si>
+    <t>TROYER MOSE P &amp; FREIDA A</t>
+  </si>
+  <si>
+    <t>OAK RIDGE RD</t>
+  </si>
+  <si>
+    <t>56-00760-003</t>
+  </si>
+  <si>
+    <t>56-00762-000</t>
+  </si>
+  <si>
+    <t>KOHLER JENNIFER M &amp; SCOTT KOHLER</t>
+  </si>
+  <si>
+    <t>6084 NW SCHILLING HILL RD</t>
+  </si>
+  <si>
+    <t>56-01024-000</t>
+  </si>
+  <si>
+    <t>MILLER MINING INC</t>
+  </si>
+  <si>
+    <t>56-01637-000</t>
+  </si>
+  <si>
+    <t>UNKNOWN OWNERS</t>
   </si>
   <si>
     <t>NW ANGEL RD</t>
-  </si>
-[...40 lines deleted...]
-    <t>UNKNOWN OWNERS</t>
   </si>
   <si>
     <t>58-00432-000</t>
   </si>
   <si>
     <t>BOWLING VELDA</t>
   </si>
   <si>
     <t>140 NW MILL ST</t>
   </si>
   <si>
     <t>58-01102-001</t>
   </si>
   <si>
     <t>TAB LAND VENTURES LLC</t>
   </si>
   <si>
     <t>730 BOSTON ST SW</t>
   </si>
   <si>
     <t>68-00006-002</t>
   </si>
   <si>
     <t>TROYER JOSEPH R &amp; SARA</t>
   </si>
@@ -388,70 +373,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F41" headerRowCount="1">
-  <autoFilter ref="A1:F41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F39" headerRowCount="1">
+  <autoFilter ref="A1:F39"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=7&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=69762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=66376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=1264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=66429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=76031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=7302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=78366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=54269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=54510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=54961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=55640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=69302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=63127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=63648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=63665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75262&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=7&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=69762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=66376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=1264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=66429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=76031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=7302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=71592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=68544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=53971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=54510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=54961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=55640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=69302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=62915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=63127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=63648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/RealEstate/Index?Property_ID=63665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.tuscarawas.oh.us/ManufacturedHome?Property_ID=75262&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="35.18920135498047" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="29.433435440063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -835,480 +820,438 @@
       </c>
       <c r="D20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="2">
         <v>18.39</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="2">
-        <v>1733.01</v>
+        <v>0.15</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="E22" s="2">
-        <v>0.15</v>
+        <v>12.78</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>12.78</v>
+        <v>69.25</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E24" s="2">
-        <v>69.25</v>
+        <v>7.98</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>7.98</v>
+        <v>225.72</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="2">
-        <v>1485.03</v>
+        <v>1992.41</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2">
-        <v>225.72</v>
+        <v>3443.64</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="E28" s="2">
-        <v>1992.41</v>
+        <v>0.6</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="2">
-        <v>3443.64</v>
+        <v>62.5</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2">
-        <v>0.6</v>
+        <v>3743.84</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" s="2">
-        <v>62.5</v>
+        <v>1671.98</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E32" s="2">
-        <v>3743.84</v>
+        <v>1081.96</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>1671.98</v>
+        <v>1457.52</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="E34" s="2">
-        <v>1081.96</v>
+        <v>8946.83</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>1457.52</v>
+        <v>436.16</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>54</v>
+        <v>98</v>
       </c>
       <c r="E36" s="2">
-        <v>8946.83</v>
+        <v>1150.09</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="E37" s="2">
-        <v>436.16</v>
+        <v>16.6</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="E38" s="2">
-        <v>1150.09</v>
+        <v>25.61</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="E39" s="2">
-        <v>16.6</v>
+        <v>150.5</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
-    <hyperlink ref="F40" r:id="rId40"/>
-    <hyperlink ref="F41" r:id="rId41"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>